--- v0 (2026-05-23)
+++ v1 (2026-10-13)
@@ -1,457 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="5E5238CB" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Name and surname of the Author</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> with affiliation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
-[...23 lines deleted...]
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00C71DDA" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="1359AEE6" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72975749" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32FC9264" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00C71DDA" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C71DDA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>STATEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="1E88DE5F" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03C7A667" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I hereby declare that the text entitled:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="1D476043" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5644AF93" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>is fully original and does not violate any rights of third parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="24106DF3" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2556CB10" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I certify that the aforementioned text is not currently subject to any publishing process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="0DB8D8BE" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075F9FC8" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I declare that the Author’s contribution to the submitted work is:          %</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="7A817C51" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If the Author’s contribution to the submitted work is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>less than</w:t>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 100%, then the Author </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>shall identify</w:t>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Author of the:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="548B2643" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>concept:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="7947B579" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>assumptions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="4F09DAB1" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>methods:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="48179C54" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>used in prepar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
-[...10 lines deleted...]
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="4CD52F29" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="297F2045" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> necessary changes in the text of the publication </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>that may</w:t>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> result from the editing process.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="0D05D1E2" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I declare that the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>present work involved no</w:t>
       </w:r>
@@ -460,51 +458,51 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ghostwriting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, guest authorship or honorary authorship.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+    <w:p w14:paraId="33518446" w14:textId="375D4234" w:rsidR="00EC3FAC" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">I declare no sources of financing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
@@ -589,504 +587,532 @@
         </w:rPr>
         <w:t>Where such exist</w:t>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> I specify</w:t>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the sources below. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+        <w:t xml:space="preserve"> the sources below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B289687" w14:textId="47D65A08" w:rsidR="00332A3A" w:rsidRPr="00810852" w:rsidRDefault="00332A3A" w:rsidP="00332A3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332A3A">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declare that no generative artificial intelligence (GenAI) tools were used in the writing, generation, or substantive modification of this manuscript, nor in the analysis, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332A3A">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">interpretation, or presentation of the research findings. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332A3A">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> take full responsibility for the originality, accuracy, and integrity of the submitted work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594C3B9C" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>am familiar</w:t>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> with and accept the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">publishing rules established </w:t>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">by the Editorial Board of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E667A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E667A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Studia</w:t>
+        <w:t>Politologiczne</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which are accessible on the website of the Journal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C97A2C4" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404C23E7" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">I grant the Editorial Board of </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E667A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Studia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E667A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Politologiczne</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...62 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unpaid license to publish the work, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>distribute it in printed and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> electronic form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to circulate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>excerpts of the work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440A2192" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>I hereby g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>rant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> my consent </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to the inclusion of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the article, the summary of the article and the keywords in indexation bases. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B6B0E9" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22ADB071" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>lace and date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5691B3" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20207824" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00810852">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Author’s signature </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18ADB726" w14:textId="77777777" w:rsidR="00EC3FAC" w:rsidRPr="00810852" w:rsidRDefault="00EC3FAC" w:rsidP="00EC3FAC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...274 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00810852">
@@ -1117,153 +1143,163 @@
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00810852">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(legible)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037194F" w:rsidRDefault="0037194F"/>
-    <w:sectPr w:rsidR="0037194F">
+    <w:p w14:paraId="5B57FDE0" w14:textId="77777777" w:rsidR="0037194F" w:rsidRPr="00332A3A" w:rsidRDefault="0037194F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0037194F" w:rsidRPr="00332A3A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EC3FAC"/>
+    <w:rsid w:val="00332A3A"/>
     <w:rsid w:val="0037194F"/>
+    <w:rsid w:val="00A76C94"/>
+    <w:rsid w:val="00D51E70"/>
     <w:rsid w:val="00EC3FAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4C0EEC49"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9F557412-6385-41C5-A5D8-9F99AD0049F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1591,88 +1627,93 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EC3FAC"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1904,54 +1945,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>213</Words>
-  <Characters>1283</Characters>
+  <Words>260</Words>
+  <Characters>1562</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1494</CharactersWithSpaces>
+  <CharactersWithSpaces>1819</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jacek Zaleśny</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>